--- v4 (2026-08-21)
+++ v5 (2026-10-05)
@@ -476,51 +476,51 @@
       </c>
       <c r="C7" s="4" t="inlineStr">
         <is>
           <t>Jordemoderuddannelsen - semesteruddannelsen</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="n">
         <v>15</v>
       </c>
       <c r="B8" s="4" t="n">
         <v>39</v>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
           <t>Professionsbachelor i tekstildesign, -håndværk og formidling</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="n">
         <v>2043</v>
       </c>
       <c r="B9" s="4" t="n">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="C9" s="4" t="inlineStr">
         <is>
           <t>Ny Pædagoguddannelse</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="n">
         <v>146</v>
       </c>
       <c r="B10" s="4" t="n">
         <v>78</v>
       </c>
       <c r="C10" s="4" t="inlineStr">
         <is>
           <t>Radiografuddannelsen - Semester</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="n">
         <v>13</v>
       </c>
       <c r="B11" s="4" t="n">
@@ -710,51 +710,51 @@
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Civilsamfundsudvikling</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="n">
         <v>49</v>
       </c>
       <c r="B26" s="4" t="n">
         <v>40</v>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Psykomotorikuddannelsen</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="n">
         <v>783</v>
       </c>
       <c r="B27" s="4" t="n">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Socialrådgiveruddannelsen</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="4" t="n">
         <v>190</v>
       </c>
       <c r="B28" s="4" t="n">
         <v>99</v>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Ergoterapeutuddannelsen - semesterudd. (ny ordning)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>